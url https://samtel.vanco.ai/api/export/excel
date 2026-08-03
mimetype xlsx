--- v0 (2026-06-04)
+++ v1 (2026-08-03)
@@ -422,65 +422,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I11"/>
+  <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="26" customWidth="1" min="4" max="4"/>
-    <col width="18" customWidth="1" min="5" max="5"/>
+    <col width="20" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
-    <col width="39" customWidth="1" min="7" max="7"/>
+    <col width="31" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Processed At</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Filename</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Invoice Type</t>
         </is>
       </c>
@@ -490,413 +490,702 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Invoice Date</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Vendor / Party</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Total Amount</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Duplicate Of</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>2026-06-04T12:38:54</t>
+          <t>2026-07-28T09:42:34</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>SALE EXPORT_002_SAAB_EXPORT_COMMERCIAL INVOICE &amp; TAX INVOICE.pdf</t>
+          <t>GPJ_Azure_Cost_Estimate.pdf</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>SALE_EXPORT</t>
-[...16 lines deleted...]
-      </c>
+          <t>SERVICES</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr"/>
+      <c r="F2" t="inlineStr"/>
+      <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-06-04T12:22:53</t>
+          <t>2026-07-10T08:10:00</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>SALE DEMOSTIC_007_SA TO SIEMENS_06-05-2026.pdf</t>
+          <t>IMPORT_MOUSER ELECTRONICS,.pdf</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>SALE_DOMESTIC</t>
+          <t>IMPORT</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>SA/TI/20260007</t>
+          <t>406500076092</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>06-May-2026</t>
+          <t>25 May 2026</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>SAMTEL AVIONICS LIMITED</t>
+          <t>UPS EXPRESS PRIVATE LIMITED</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>2525200.0</t>
-        </is>
+          <t>4295.0</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>2026-06-04T06:57:43</t>
+          <t>2026-06-11T11:28:49</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>LAPP INDIA PVT LTD.pdf</t>
+          <t>Reimb SAPL GT 2March26 INR10300 (2).pdf</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>PURCHASE_DOMESTIC</t>
+          <t>SERVICES</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>IN000032528</t>
+          <t>021</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>20-05-2026</t>
+          <t>23/12/26</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>LAPP INDIA PRIVATE LIMITED</t>
+          <t>IQBAL SINGH</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>5004.0</t>
-[...3 lines deleted...]
-        <v>21</v>
+          <t>10300</t>
+        </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>2026-06-04T06:54:30</t>
+          <t>2026-06-09T12:33:38</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>RAMESHWARAM ENTERPRISES_PURCHASE.pdf</t>
+          <t>PO-4200025.pdf</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>PURCHASE_DOMESTIC</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E5" t="inlineStr"/>
+      <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr">
         <is>
-          <t>Rameshwaram Enterprises</t>
+          <t>DIGI KEY CORPORATION</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>7911.9</t>
+          <t>1350.35</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>2026-06-04T06:54:12</t>
+          <t>2026-06-08T18:32:46</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>LPS BOSSARD PVT LTD_PURCHASE.pdf</t>
+          <t>camera_capture_1780943495848.png</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>PURCHASE_DOMESTIC</t>
+          <t>SERVICES</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>CG100029587HR</t>
+          <t>GEM-2026-1141381</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>11-05-2026</t>
+          <t>29-Apr-2023</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>LPS Bossard Pvt. Ltd</t>
+          <t>GOVERNMENT E-MARKETPLACE</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>6394.42</t>
+          <t>36619.31</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>2026-06-04T06:53:32</t>
+          <t>2026-06-08T18:29:12</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>LAPP INDIA PVT LTD.pdf</t>
+          <t>SALE EXPORT_002_SAAB_EXPORT_COMMERCIAL INVOICE &amp; TAX INVOICE.pdf</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>PURCHASE_DOMESTIC</t>
+          <t>SALE_EXPORT</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>IN000032528</t>
+          <t>2026002</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>20-05-2026</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>LAPP INDIA PRIVATE LIMITED</t>
-[...6 lines deleted...]
-      </c>
+          <t>SAMTEL AVIONICS LIMITED</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>2026-06-04T06:53:28</t>
+          <t>2026-06-08T18:29:08</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>INDIGIRD TECHNOLOGY PVT LTD.pdf</t>
+          <t>SALE DEMOSTIC_007_SA TO SIEMENS_06-05-2026.pdf</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>PURCHASE_DOMESTIC</t>
+          <t>SALE_DOMESTIC</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>AR1/2526/7284</t>
+          <t>SA/TI/20260007</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>31-Mar-2026</t>
+          <t>06-May-2026</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>INDIGRID TECHNOLOGY PRIVATE LIMITED</t>
+          <t>SAMTEL AVIONICS LIMITED</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>717056.5</t>
+          <t>2525200.0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>2026-06-04T05:56:55</t>
+          <t>2026-06-08T18:29:05</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>IMPORT_MOUSER ELECTRONICS,.pdf</t>
+          <t>SALE DEMOSTIC_SA_DETLA_0005.pdf</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>IMPORT</t>
+          <t>SALE_DOMESTIC</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>406500076092</t>
+          <t>SA/TI/20260005</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>25 May 2026</t>
+          <t>30-Apr-2026</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>UPS EXPRESS PRIVATE LIMITED</t>
+          <t>SAMTEL AVIONICS LIMITED</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>4295.00</t>
+          <t>201780.0</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2026-06-04T05:54:33</t>
+          <t>2026-06-08T18:25:26</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Employee reimbursement.pdf</t>
+          <t>RAMESHWARAM ENTERPRISES_PURCHASE.pdf</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>EMPLOYEE_REIMBURSEMENT</t>
-[...3 lines deleted...]
-      <c r="F10" t="inlineStr"/>
+          <t>PURCHASE_DOMESTIC</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>RE/26-27/0060</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>27-May-26</t>
+        </is>
+      </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>Awa Deep i</t>
-[...2 lines deleted...]
-      <c r="H10" t="inlineStr"/>
+          <t>Rameshwaram Enterprises</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>7911.9</t>
+        </is>
+      </c>
+      <c r="I10" t="n">
+        <v>6</v>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2026-06-04T05:54:18</t>
+          <t>2026-06-08T18:25:08</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
+          <t>LPS BOSSARD PVT LTD_PURCHASE.pdf</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>PURCHASE_DOMESTIC</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>CIG000295987HR</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>11-05-2026</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>LPS BOSSARD</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>5419.0</t>
+        </is>
+      </c>
+      <c r="I11" t="n">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>8</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>2026-06-08T18:24:34</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>INDIGIRD TECHNOLOGY PVT LTD.pdf</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>PURCHASE_DOMESTIC</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr"/>
+      <c r="F12" t="inlineStr"/>
+      <c r="G12" t="inlineStr"/>
+      <c r="H12" t="inlineStr"/>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>7</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>2026-06-08T18:24:30</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>LAPP INDIA PVT LTD.pdf</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>PURCHASE_DOMESTIC</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>KA2670082829</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>20.05.2026</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>LAPP INDIA PRIVATE LIMITED</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>2026-06-08T18:16:53</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>RAMESHWARAM ENTERPRISES_PURCHASE.pdf</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>PURCHASE_DOMESTIC</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>RE/26-27/0060</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>27-May-26</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Rameshwaram Enterprises</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>7911.9</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>5</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>2026-06-08T18:16:18</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>LPS BOSSARD PVT LTD_PURCHASE.pdf</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>PURCHASE_DOMESTIC</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>CIG000295987HR</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>11-05-2026</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>LPS BOSSARD</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>6394.42</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>4</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>2026-06-08T18:15:25</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>LAPP INDIA PVT LTD.pdf</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>PURCHASE_DOMESTIC</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>KA2670082829</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>20.05.2026</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Lapp India Private Ltd</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>5004.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>3</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>2026-06-08T18:15:09</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>INDIGIRD TECHNOLOGY PVT LTD.pdf</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>PURCHASE_DOMESTIC</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr"/>
+      <c r="F17" t="inlineStr"/>
+      <c r="G17" t="inlineStr"/>
+      <c r="H17" t="inlineStr"/>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>2</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>2026-06-08T18:14:32</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>IMPORT_MOUSER ELECTRONICS,.pdf</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>IMPORT</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>406500076092</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>25 May 2026</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>UPS EXPRESS PRIVATE LIMITED</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>4295.0</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>1</v>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>2026-06-08T18:13:50</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
           <t>Employee reimbursement.pdf</t>
         </is>
       </c>
-      <c r="D11" t="inlineStr">
+      <c r="D19" t="inlineStr">
         <is>
           <t>EMPLOYEE_REIMBURSEMENT</t>
         </is>
       </c>
-      <c r="E11" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="H11" t="inlineStr"/>
+      <c r="E19" t="inlineStr"/>
+      <c r="F19" t="inlineStr"/>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>Rajan Sharma</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>4664</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>